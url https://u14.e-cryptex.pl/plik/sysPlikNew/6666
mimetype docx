--- v0 (2026-03-11)
+++ v1 (2026-06-25)
@@ -645,94 +645,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44457B17" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="389007EF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -1070,94 +1096,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F753CEA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7FAEE23A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -1506,94 +1558,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E1674AA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="006134EA" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5E866311" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="006134EA" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -1645,51 +1723,73 @@
           </w:tcPr>
           <w:p w14:paraId="047E12F7" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="006134EA" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Pojęcie i zadania prawa prywatnego międzynarodowego,normy kolizyjne</w:t>
+              <w:t xml:space="preserve">Pojęcie i zadania prawa prywatnego </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>międzynarodowego,normy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kolizyjne</w:t>
             </w:r>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1960,94 +2060,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="206D4148" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="006134EA" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1A6E2BB8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="006134EA" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -2099,51 +2225,73 @@
           </w:tcPr>
           <w:p w14:paraId="1F855F25" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="006134EA" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Pojęcie i zadania prawa prywatnego międzynarodowego,normy kolizyjne</w:t>
+              <w:t xml:space="preserve">Pojęcie i zadania prawa prywatnego </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>międzynarodowego,normy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006134EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kolizyjne</w:t>
             </w:r>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006134EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2389,93 +2537,119 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2065E1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="54F155FC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -2845,135 +3019,180 @@
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EE961AC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
-[...12 lines deleted...]
-                <w:b/>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A54BB14" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F99E5EE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
@@ -3348,94 +3567,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="618A3541" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E29F17B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
@@ -3821,123 +4066,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F26856" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C99B33D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F7DF8B6" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
@@ -4332,123 +4616,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649FCB20" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="614070C0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="003265B2" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00CF5461" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
@@ -4853,123 +5176,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C05301" w14:textId="77777777" w:rsidR="00CF5461" w:rsidRPr="00CF5461" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="243D0171" w14:textId="77777777" w:rsidR="00CF5461" w:rsidRPr="00CF5461" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="392D0886" w14:textId="7A658586" w:rsidR="00CF5461" w:rsidRPr="00CF5461" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
@@ -5388,94 +5750,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41CAB9C7" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1945EB66" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
@@ -5767,93 +6155,130 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C1EBC5A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wykład </w:t>
+              <w:t>Wykład</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022C8C36" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
@@ -6143,123 +6568,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446F96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00446F96">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446F96">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F70E656" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00446F96" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446F96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00446F96">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="694155A5" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00446F96" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00446F96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0A7F8412" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00446F96" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446F96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
@@ -6599,94 +7063,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3808ABB9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3FB0A4DC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00B725B1" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
@@ -7071,61 +7561,63 @@
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="580031AD" w14:textId="77777777" w:rsidR="002E5783" w:rsidRPr="007264CB" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A7E90EB" w14:textId="2C5355E2" w:rsidR="002E5783" w:rsidRPr="002E5783" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:color w:val="7030A0"/>
@@ -7502,94 +7994,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63686405" w14:textId="77777777" w:rsidR="002E5783" w:rsidRPr="007264CB" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D210CC" w14:textId="65593B57" w:rsidR="002E5783" w:rsidRPr="002E5783" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:color w:val="7030A0"/>
@@ -7962,123 +8480,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E06FD94" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D3B0CC8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7D660B6D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
@@ -8223,59 +8780,93 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D1B2CC4" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="006134EA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zastępca Notarialny </w:t>
+              <w:t>Zastępca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notarialny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041294C6" w14:textId="0A41AB25" w:rsidR="006134EA" w:rsidRPr="00C4719C" w:rsidRDefault="006134EA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
@@ -8424,94 +9015,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F1FEA6" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="42C2F92D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
@@ -8616,68 +9233,326 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23DF0178" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ustawa o podatku od towarów i usług</w:t>
-            </w:r>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> oraz pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda)</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podatku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>towarów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>usług</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pozostałe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D4812AA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
@@ -8886,94 +9761,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5461">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43216A79" w14:textId="77777777" w:rsidR="00CF5461" w:rsidRPr="00CF5461" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="02BA89F5" w14:textId="73FE6A16" w:rsidR="00CF5461" w:rsidRPr="00CF5461" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
@@ -9092,68 +9993,326 @@
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FB6D2E0" w14:textId="039F7C5A" w:rsidR="00CF5461" w:rsidRPr="006134EA" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ustawa o podatku od towarów i usług</w:t>
-            </w:r>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> oraz pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda)</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podatku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>towarów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>usług</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pozostałe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B725B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B725B1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71AEF353" w14:textId="77777777" w:rsidR="00CF5461" w:rsidRPr="00B725B1" w:rsidRDefault="00CF5461" w:rsidP="00CF5461">
@@ -9353,94 +10512,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2806">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2806">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2806">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F274A42" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="007C2806" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2158B2B3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="0038195C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
@@ -9781,123 +10966,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC08333" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D760E7A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="551614B8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
@@ -10233,123 +11457,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="219E5A4A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52FA856D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6FDD7771" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -10712,94 +11975,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F04782D" w14:textId="77777777" w:rsidR="002E5783" w:rsidRPr="002B5CB3" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49834744" w14:textId="4FEC2D9D" w:rsidR="002E5783" w:rsidRPr="002E5783" w:rsidRDefault="002E5783" w:rsidP="002E5783">
@@ -11155,94 +12444,131 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="024B5E9E" w14:textId="77777777" w:rsidR="002E5783" w:rsidRPr="002B5CB3" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007264CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Warsztaty</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007264CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Warsztaty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2079944A" w14:textId="44FB5B97" w:rsidR="002E5783" w:rsidRPr="002E5783" w:rsidRDefault="002E5783" w:rsidP="002E5783">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11600,94 +12926,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73D83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D73D83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D73D83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29E0B9AB" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00D73D83" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D3FA944" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00D73D83" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12017,123 +13369,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB03EC6" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="376521B9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3DCB9059" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -12488,123 +13879,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C61EB6" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75950A00" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="71AD92B0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -12656,58 +14086,80 @@
           </w:tcPr>
           <w:p w14:paraId="25C5AC69" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Pojęcie i zadania prawa prywatnego międzynarodowego,normy kolizyjne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Pojęcie i zadania prawa prywatnego </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>międzynarodowego,normy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kolizyjne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="380" w:type="dxa"/>
@@ -12732,51 +14184,78 @@
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E10EBA9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="1892C86D" w14:textId="727D7DAD" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E10EBA9" w14:textId="29395C33" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
@@ -12813,75 +14292,156 @@
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46F5F77F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5CB45D49" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786452EC" w14:textId="0A25DA03" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FAEDEB" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F5F77F" w14:textId="35E0406F" w:rsidR="005A1E96" w:rsidRPr="00C4719C" w:rsidRDefault="005A1E96" w:rsidP="00102C32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jacek Olszewski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="73794C28" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47C6BE94" w14:textId="3235BC98" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -13003,123 +14563,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="759F6E04" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="004C7DC1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="118107B1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -13171,58 +14770,80 @@
           </w:tcPr>
           <w:p w14:paraId="07D7DE1E" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Pojęcie i zadania prawa prywatnego międzynarodowego,normy kolizyjne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Pojęcie i zadania prawa prywatnego </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>międzynarodowego,normy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kolizyjne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i pozostałe zagadnienia - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
@@ -13247,156 +14868,264 @@
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prawo prywatne międzynarodowe i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2535830D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5A45F288" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48764025" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRPr="00C4719C" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F15747" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="7B87A521" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRPr="00C4719C" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Przemysław Biernacki</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15ADF232" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="1DD6CD17" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRPr="00C4719C" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D3132DE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...12 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w:p w14:paraId="5486A69F" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB3159A" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D5087BF" w14:textId="77777777" w:rsidR="005A1E96" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3132DE" w14:textId="657452D9" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="005A1E96" w:rsidP="005A1E96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jacek Olszewski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="57999C34" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F6B8EC0" w14:textId="41B79840" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="000F50F0" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -13540,94 +15269,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB26AB8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36B4FB59" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -13713,144 +15468,483 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A280ECD" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordynacja Podatkowa </w:t>
-            </w:r>
+              <w:t>Ordynacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...6 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Podatkowa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pozostałe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCC8F49" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="5F7802FB" w14:textId="2B9D0FF8" w:rsidR="00291109" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DCC8F49" w14:textId="2B4A6100" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00291109">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Doradca Podatkowy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA1C1EF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="74708470" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00291109">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Michał Wojtas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478CE279" w14:textId="231793EB" w:rsidR="00291109" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F12C19" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F35656B" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Przemysław Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E808567" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA1C1EF" w14:textId="738A777D" w:rsidR="00291109" w:rsidRPr="00680D2F" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="05D9C5E0" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B0A6170" w14:textId="3B64E8CB" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="000F50F0" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -13983,94 +16077,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A0DC478" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D370FA7" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -14419,123 +16539,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A46663D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59CD2207" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D9F5EA8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -14620,71 +16779,248 @@
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34A38FA6" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordynacja Podatkowa </w:t>
-            </w:r>
+              <w:t>Ordynacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...6 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Podatkowa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pozostałe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01CA9F70" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00680D2F" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
@@ -14718,121 +17054,111 @@
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Michał Wojtas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="22792325" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00291109" w:rsidRPr="00C4719C" w14:paraId="22792325" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C594738" w14:textId="3E937106" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="000F50F0" w:rsidP="00102C32">
+          <w:p w14:paraId="4C594738" w14:textId="3E937106" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>18</w:t>
-[...10 lines deleted...]
-              <w:t>.04.2026</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>18.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="180E10AE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="180E10AE" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -14870,365 +17196,683 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA294D0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6EA294D0" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E33D2D7" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="6E33D2D7" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552C75DE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...22 lines deleted...]
-              <w:t>PRAWO O NOTARIACIE</w:t>
+          <w:p w14:paraId="552C75DE" w14:textId="0728542C" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO PODATKOWE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B2B7EA" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...14 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="25B2B7EA" w14:textId="3131C306" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ordynacja Podatkowa – schematy podatkowe (MDR – cz. 2) - wg. temat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w zagadnień i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544665EC" w14:textId="5D138901" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ordynacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Podatkowa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pozostałe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C1AEA7" w14:textId="39C985FC" w:rsidR="00291109" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="66153126" w14:textId="77777777" w:rsidR="00291109" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...97 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz Jacek Olszewski</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1855D6EE" w14:textId="5FAA6F7B" w:rsidR="00291109" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notariusz Jacek Olszewski</w:t>
+              <w:t>będzie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="207F04B2" w14:textId="77777777" w:rsidR="00291109" w:rsidRPr="00680D2F" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Doradca Podatkowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC0E760" w14:textId="43E3F316" w:rsidR="00291109" w:rsidRPr="00C4719C" w:rsidRDefault="00291109" w:rsidP="00291109">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680D2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Michał Wojtas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="4CE9F551" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C46110B" w14:textId="22F4A245" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>08.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47089B3A" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -15315,94 +17959,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A450A97" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75B42C20" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -15746,94 +18416,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3627E804" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33FCBE97" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -15990,109 +18686,109 @@
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bartosz Kowalski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="47CB610F" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00136963" w:rsidRPr="00C4719C" w14:paraId="47CB610F" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA745E1" w14:textId="12F048D0" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="0FA745E1" w14:textId="12F048D0" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>09.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F30764C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="1F30764C" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -16125,390 +18821,924 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="213705DF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="213705DF" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00C4719C" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E901B2" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...15 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="56E901B2" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00C4719C" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F2E0A8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>POSTĘPOWANIE CYWILNE</w:t>
+          <w:p w14:paraId="43F2E0A8" w14:textId="36C18CBF" w:rsidR="00136963" w:rsidRPr="00C4719C" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PRAWO GOSPODARCZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A16273" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00C4719C">
+          <w:p w14:paraId="57A16273" w14:textId="3A4152FB" w:rsidR="00136963" w:rsidRPr="00C4719C" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kodeks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spółek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>handlowych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - wg. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>temat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ó</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4719C">
-[...7 lines deleted...]
-              <w:t>w zagadnień i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zagadnień</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tytułów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>prawnych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zagadnień</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654AB250" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...23 lines deleted...]
-              <w:t>Kodeks postępowania cywilnego i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+          <w:p w14:paraId="654AB250" w14:textId="7719279E" w:rsidR="00136963" w:rsidRPr="00C4719C" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ustawa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kodeks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spółek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>handlowych</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pozostałe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA78D69" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...50 lines deleted...]
-              <w:t>Arkadiusz Grzelczak</w:t>
+          <w:p w14:paraId="57D2398F" w14:textId="2974BF0C" w:rsidR="00136963" w:rsidRPr="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136963">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24772AD9" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136963">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sędzia SR Arkadiusz Grzelczak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB89045" w14:textId="5695EACA" w:rsidR="00136963" w:rsidRPr="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136963">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="721E975E" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136963">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Zastępca Notarialny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE8F9FF" w14:textId="369B936C" w:rsidR="00136963" w:rsidRPr="00C4719C" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136963">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Krzysztof Bartnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="023C81F1" w14:textId="77777777" w:rsidTr="00102C32">
+      <w:tr w:rsidR="00136963" w:rsidRPr="00C4719C" w14:paraId="023C81F1" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605769D8" w14:textId="7C97B1E2" w:rsidR="00FE728A" w:rsidRPr="0038195C" w:rsidRDefault="004235DA" w:rsidP="00102C32">
+          <w:p w14:paraId="605769D8" w14:textId="7C97B1E2" w:rsidR="00136963" w:rsidRPr="0038195C" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Hlk54090394"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>09.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148464CE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="148464CE" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
@@ -16541,300 +19771,441 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="361BE470" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="361BE470" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00061D71">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67177FF7" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
+          <w:p w14:paraId="67177FF7" w14:textId="77777777" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Seminarium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B951A6C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00061D71" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...14 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0B951A6C" w14:textId="173D958B" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>POSTĘPOWANIE CYWILNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72236617" w14:textId="309EBCAE" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Postępowanie egzekucyjne, tytuły egzekucyjne (cz. 2)   - wg temat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w zagadnień i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53107DC9" w14:textId="54B9281D" w:rsidR="00136963" w:rsidRPr="00061D71" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kodeks postępowania cywilnego i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D9C875" w14:textId="0A5C7132" w:rsidR="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="21E569B3" w14:textId="77777777" w:rsidR="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>PRAWO GOSPODARCZE</w:t>
-[...30 lines deleted...]
-            </w:pPr>
+              <w:t>Zastępca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Kodeks spółek handlowych - wg. temat</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
-                <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notarialny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00061D71">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>w zagadnień i tytułów prawnych do zagadnień, zał. do uchwały RIN Szczecin (legenda).</w:t>
-[...80 lines deleted...]
-              <w:t>Zastępca Notarialny Krzysztof Bartnik</w:t>
+              <w:t xml:space="preserve"> Krzysztof Bartnik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A46CD38" w14:textId="5E774B37" w:rsidR="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Będzie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3AB6648E" w14:textId="5077EDDF" w:rsidR="00136963" w:rsidRPr="00136963" w:rsidRDefault="00136963" w:rsidP="00136963">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136963">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sędzia SR Arkadiusz Grzelczak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="0091782B" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="1056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6651B2AC" w14:textId="3A0CEB5E" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="004235DA" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -16958,123 +20329,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396DFE9B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B5CB3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BCD58B9" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B5CB3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1FD197F0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B5CB3" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
@@ -17412,94 +20822,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A527EDE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79D9EFF3" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -17828,123 +21264,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2B49D0" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DBB8C6C" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F06FF99" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -18124,50 +21599,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>23.05.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0087AE" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -18252,122 +21728,161 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="791FCBC8" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53D9AF17" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="611EF3DF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -18653,122 +22168,161 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D7D7B7B" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5244EEF6" w14:textId="31F70589" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39903CF1" w14:textId="3DE42CA4" w:rsidR="00000E88" w:rsidRPr="006134EA" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -18883,51 +22437,78 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A644F5D" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
+          <w:p w14:paraId="1A3EC0CA" w14:textId="1253A9A9" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00000E88">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A644F5D" w14:textId="205C914B" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
@@ -18964,74 +22545,129 @@
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A4D1554" w14:textId="6E1164A7" w:rsidR="00000E88" w:rsidRPr="006134EA" w:rsidRDefault="00000E88" w:rsidP="00000E88">
-[...11 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="5AF28035" w14:textId="77777777" w:rsidR="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C34C046" w14:textId="01FF41D0" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4D1554" w14:textId="4E781BB8" w:rsidR="00515924" w:rsidRPr="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz Tamara Żurakowska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E88" w:rsidRPr="00C4719C" w14:paraId="045E3C6E" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="227D7310" w14:textId="34D56601" w:rsidR="00000E88" w:rsidRPr="0038195C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -19154,123 +22790,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A9C1F74" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FC55B8B" w14:textId="026FA0B4" w:rsidR="00000E88" w:rsidRPr="002B6ADF" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0155D4CB" w14:textId="0C29B1C1" w:rsidR="00000E88" w:rsidRPr="002B6ADF" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19369,232 +23044,299 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ustawa kodeks cywilny i pozostałe podane w </w:t>
-            </w:r>
+              <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B04B9DF" w14:textId="5166C31B" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00000E88">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zamiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7924C85D" w14:textId="0304D24E" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-          <w:p w14:paraId="7924C85D" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1327827C" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t>Przemysław Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC59BB2" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1327827C" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00C4719C" w:rsidRDefault="00000E88" w:rsidP="00000E88">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+          <w:p w14:paraId="7E8E411F" w14:textId="77777777" w:rsidR="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Przemysław Biernacki</w:t>
-[...53 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Grzegorz Mikołajczuk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32654BC2" w14:textId="77777777" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A09AC5" w14:textId="731810F0" w:rsidR="00515924" w:rsidRPr="002B6ADF" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notariusz Tamara Żurakowska</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E88" w:rsidRPr="006134EA" w14:paraId="3290BAFD" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E40F8AA" w14:textId="42709329" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D906E26" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -19681,94 +23423,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="394C848F" w14:textId="09450B53" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47863006" w14:textId="24D2E065" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19800,51 +23568,293 @@
           </w:tcPr>
           <w:p w14:paraId="01ED3A5D" w14:textId="501F3332" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Status zawodowy notariusza -zagadnienia wybrane - wg zakresu materiału i tematu, zał. do uchwały RIN Szczecin (legenda).</w:t>
+              <w:t xml:space="preserve">Status </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zawodowy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>notariusza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zagadnienia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wybrane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zakresu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>materiału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tematu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zał</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uchwały</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RIN Szczecin (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>legenda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04E4AFA5" w14:textId="7642088A" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -19878,51 +23888,73 @@
           </w:tcPr>
           <w:p w14:paraId="449566AC" w14:textId="78271347" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notariusz dr Andrzej Jan Szereda</w:t>
+              <w:t xml:space="preserve">Notariusz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Andrzej Jan Szereda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E88" w:rsidRPr="006134EA" w14:paraId="1F5937DC" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="756241F7" w14:textId="35603DF9" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -20044,123 +24076,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D44B720" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AA9F290" w14:textId="50323525" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24CB4AD1" w14:textId="3EDDEF00" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -20294,51 +24365,73 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C19A846" w14:textId="77777777" w:rsidR="00000E88" w:rsidRPr="00000E88" w:rsidRDefault="00000E88" w:rsidP="00000E88">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Helvetica"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notariusz dr Andrzej Jan Szereda</w:t>
+              <w:t xml:space="preserve">Notariusz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Andrzej Jan Szereda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="42C0AFA2" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC0AFC4" w14:textId="6CD49E42" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00B51F54" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
@@ -20460,94 +24553,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="124554F1" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D85B19" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -20856,94 +24975,120 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B882E10" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B6ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wykład</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="025BC002" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="002B6ADF" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="62" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -21253,123 +25398,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386FFA3F" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE01755" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41EBE68E" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -21484,148 +25668,262 @@
             </w:r>
             <w:r w:rsidR="00FE728A" w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DE05FB" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
-[...4 lines deleted...]
-              <w:adjustRightInd/>
+          <w:p w14:paraId="1ADCED89" w14:textId="4A61EF8F" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>amiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188F950A" w14:textId="77777777" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459D00D9" w14:textId="337E8A62" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tamara Żurakowska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333653BC" w14:textId="77777777" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B68ECC" w14:textId="77777777" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:u w:color="000000"/>
-[...9 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C74C33" w14:textId="57AF0DB9" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="006134EA" w:rsidP="00102C32">
-[...14 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="499579E2" w14:textId="294B1756" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Przemysła</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...5 lines deleted...]
-              <w:t>Tamara Żurakowska</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0671B75C" w14:textId="77777777" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C74C33" w14:textId="5393F93F" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE728A" w:rsidRPr="00C4719C" w14:paraId="0ED57427" w14:textId="77777777" w:rsidTr="00102C32">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A474945" w14:textId="01250C5C" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00B51F54" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BD298AF" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -21701,123 +25999,162 @@
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 godz.</w:t>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>godz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F6456AC" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Seminarium/</w:t>
+              <w:t>Seminarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4719C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="FFFFFF"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675DDA0D" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warsztaty</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16830F33" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00FE728A" w:rsidP="00102C32">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -21932,180 +26269,293 @@
             </w:r>
             <w:r w:rsidR="00FE728A" w:rsidRPr="00C4719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ustawa kodeks cywilny i pozostałe podane w zakresie materiału zał. do uchwały RIN Szczecin (legenda).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="304FB655" w14:textId="77777777" w:rsidR="006134EA" w:rsidRPr="00C4719C" w:rsidRDefault="006134EA" w:rsidP="006134EA">
-[...4 lines deleted...]
-              <w:adjustRightInd/>
+          <w:p w14:paraId="0E982E55" w14:textId="77777777" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>amiast</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F36198A" w14:textId="77777777" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597EB8D8" w14:textId="77777777" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tamara Żurakowska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D861E18" w14:textId="77777777" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>będzie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3D6093" w14:textId="77777777" w:rsidR="00515924" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman Bold"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:u w:color="000000"/>
-[...9 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Notariusz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A41869A" w14:textId="7D12A834" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="006134EA" w:rsidP="006134EA">
-[...14 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46AEC9EF" w14:textId="77777777" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Przemysła</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
-[...5 lines deleted...]
-              <w:t>Tamara Żurakowska</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Biernacki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A85AA32" w14:textId="77777777" w:rsidR="00515924" w:rsidRPr="009A1C76" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman Bold"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Notariusz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A41869A" w14:textId="34DF07DF" w:rsidR="00FE728A" w:rsidRPr="00C4719C" w:rsidRDefault="00515924" w:rsidP="00515924">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:color="000000"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1C76">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grzegorz Mikołajczuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DD5A41B" w14:textId="77777777" w:rsidR="00FE728A" w:rsidRPr="00FE728A" w:rsidRDefault="00FE728A" w:rsidP="00FE728A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AACC746" w14:textId="77777777" w:rsidR="00997A4A" w:rsidRPr="00D77623" w:rsidRDefault="00997A4A" w:rsidP="00FE728A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00997A4A" w:rsidRPr="00D77623" w:rsidSect="00C4719C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5551C00E" w14:textId="77777777" w:rsidR="00D2599E" w:rsidRDefault="00D2599E" w:rsidP="00406315">
+    <w:p w14:paraId="4EE6579C" w14:textId="77777777" w:rsidR="00D42063" w:rsidRDefault="00D42063" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43C40E5E" w14:textId="77777777" w:rsidR="00D2599E" w:rsidRDefault="00D2599E" w:rsidP="00406315">
+    <w:p w14:paraId="4184F990" w14:textId="77777777" w:rsidR="00D42063" w:rsidRDefault="00D42063" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -22142,58 +26592,58 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5510A9D4" w14:textId="77777777" w:rsidR="00D2599E" w:rsidRDefault="00D2599E" w:rsidP="00406315">
+    <w:p w14:paraId="2EED1AAA" w14:textId="77777777" w:rsidR="00D42063" w:rsidRDefault="00D42063" w:rsidP="00406315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ADB55C3" w14:textId="77777777" w:rsidR="00D2599E" w:rsidRDefault="00D2599E" w:rsidP="00406315">
+    <w:p w14:paraId="71673FA4" w14:textId="77777777" w:rsidR="00D42063" w:rsidRDefault="00D42063" w:rsidP="00406315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1700596032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="19AE2246" w14:textId="79F0F7C6" w:rsidR="00FE728A" w:rsidRPr="00406315" w:rsidRDefault="00FE728A">
@@ -26179,279 +30629,290 @@
   <w:num w:numId="37" w16cid:durableId="267808992">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1446342511">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1700858484">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="982731403">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1322542276">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="709574876">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="42"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A0E"/>
     <w:rsid w:val="00000E88"/>
     <w:rsid w:val="00020D4A"/>
     <w:rsid w:val="00025BCB"/>
     <w:rsid w:val="000269B2"/>
     <w:rsid w:val="0003241D"/>
     <w:rsid w:val="00036907"/>
     <w:rsid w:val="000401C6"/>
     <w:rsid w:val="00040509"/>
     <w:rsid w:val="00040D97"/>
     <w:rsid w:val="000437BE"/>
     <w:rsid w:val="00043A0C"/>
     <w:rsid w:val="0005087E"/>
     <w:rsid w:val="00061D71"/>
     <w:rsid w:val="00084992"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086319"/>
     <w:rsid w:val="000C12B9"/>
     <w:rsid w:val="000C2E34"/>
     <w:rsid w:val="000D1FD6"/>
     <w:rsid w:val="000D69B6"/>
     <w:rsid w:val="000E2B71"/>
     <w:rsid w:val="000F310F"/>
     <w:rsid w:val="000F50F0"/>
     <w:rsid w:val="00102549"/>
     <w:rsid w:val="00114961"/>
     <w:rsid w:val="00115611"/>
     <w:rsid w:val="00120F43"/>
     <w:rsid w:val="00124A19"/>
     <w:rsid w:val="001345AA"/>
+    <w:rsid w:val="00136963"/>
     <w:rsid w:val="00167829"/>
     <w:rsid w:val="001831A8"/>
     <w:rsid w:val="00190BBB"/>
     <w:rsid w:val="00191213"/>
     <w:rsid w:val="001A4035"/>
     <w:rsid w:val="001B3FAF"/>
     <w:rsid w:val="001D122A"/>
     <w:rsid w:val="001D2E53"/>
     <w:rsid w:val="001D6E8B"/>
     <w:rsid w:val="001E1DD5"/>
     <w:rsid w:val="001F465B"/>
     <w:rsid w:val="00200E4A"/>
     <w:rsid w:val="00205648"/>
     <w:rsid w:val="00213A9F"/>
     <w:rsid w:val="00217829"/>
     <w:rsid w:val="002463AE"/>
     <w:rsid w:val="00261044"/>
+    <w:rsid w:val="00291109"/>
     <w:rsid w:val="002A74C1"/>
     <w:rsid w:val="002B5CB3"/>
     <w:rsid w:val="002B6ADF"/>
     <w:rsid w:val="002C5AED"/>
     <w:rsid w:val="002D04FE"/>
     <w:rsid w:val="002D2B42"/>
     <w:rsid w:val="002E2C46"/>
     <w:rsid w:val="002E5783"/>
     <w:rsid w:val="00313C8F"/>
     <w:rsid w:val="00356CD9"/>
     <w:rsid w:val="00360DE0"/>
     <w:rsid w:val="003742E7"/>
     <w:rsid w:val="0038195C"/>
     <w:rsid w:val="00383095"/>
     <w:rsid w:val="0038696E"/>
     <w:rsid w:val="003935EE"/>
     <w:rsid w:val="003B459C"/>
     <w:rsid w:val="003E6871"/>
     <w:rsid w:val="003E7354"/>
     <w:rsid w:val="004028F5"/>
     <w:rsid w:val="00406315"/>
     <w:rsid w:val="004063BA"/>
     <w:rsid w:val="004156AD"/>
     <w:rsid w:val="00421DC1"/>
     <w:rsid w:val="0042257F"/>
     <w:rsid w:val="004235DA"/>
+    <w:rsid w:val="004311D5"/>
     <w:rsid w:val="00436D08"/>
     <w:rsid w:val="004427E5"/>
     <w:rsid w:val="00446F96"/>
     <w:rsid w:val="00470C7D"/>
     <w:rsid w:val="00480EF4"/>
     <w:rsid w:val="004B2D4F"/>
     <w:rsid w:val="004C01DD"/>
     <w:rsid w:val="004E3FE5"/>
     <w:rsid w:val="004F00E4"/>
     <w:rsid w:val="004F2405"/>
     <w:rsid w:val="004F6AC9"/>
     <w:rsid w:val="00501219"/>
     <w:rsid w:val="005014A6"/>
     <w:rsid w:val="00507121"/>
+    <w:rsid w:val="00515924"/>
     <w:rsid w:val="00515FE8"/>
     <w:rsid w:val="005307A2"/>
     <w:rsid w:val="00543226"/>
     <w:rsid w:val="00543276"/>
     <w:rsid w:val="00552D29"/>
     <w:rsid w:val="00562171"/>
     <w:rsid w:val="00567457"/>
     <w:rsid w:val="00567ACC"/>
+    <w:rsid w:val="005A1E96"/>
     <w:rsid w:val="005C2FC7"/>
     <w:rsid w:val="005C62F7"/>
     <w:rsid w:val="006134EA"/>
     <w:rsid w:val="00623490"/>
     <w:rsid w:val="00637A90"/>
     <w:rsid w:val="00656C28"/>
     <w:rsid w:val="00674C79"/>
     <w:rsid w:val="00680D2F"/>
     <w:rsid w:val="00695FB5"/>
     <w:rsid w:val="0069776C"/>
     <w:rsid w:val="006B769C"/>
     <w:rsid w:val="006D4AA7"/>
     <w:rsid w:val="006E000B"/>
     <w:rsid w:val="006F4E9A"/>
     <w:rsid w:val="0070291B"/>
     <w:rsid w:val="007128AC"/>
     <w:rsid w:val="007170A4"/>
     <w:rsid w:val="007264CB"/>
     <w:rsid w:val="0074533C"/>
     <w:rsid w:val="007458A8"/>
     <w:rsid w:val="00756D73"/>
+    <w:rsid w:val="0076688D"/>
     <w:rsid w:val="00766EC5"/>
     <w:rsid w:val="007776EA"/>
     <w:rsid w:val="00781ACB"/>
     <w:rsid w:val="007879E5"/>
     <w:rsid w:val="007B0CA8"/>
     <w:rsid w:val="007C2806"/>
     <w:rsid w:val="007D255A"/>
     <w:rsid w:val="007D4C39"/>
     <w:rsid w:val="007E208A"/>
     <w:rsid w:val="007E7F75"/>
     <w:rsid w:val="007F19B0"/>
     <w:rsid w:val="007F60E6"/>
     <w:rsid w:val="00804A0E"/>
     <w:rsid w:val="008064B2"/>
     <w:rsid w:val="00813244"/>
     <w:rsid w:val="00815C91"/>
     <w:rsid w:val="00822674"/>
     <w:rsid w:val="008317E7"/>
     <w:rsid w:val="00864070"/>
     <w:rsid w:val="00871E5D"/>
     <w:rsid w:val="008840F4"/>
     <w:rsid w:val="008A0D80"/>
     <w:rsid w:val="008B19D1"/>
     <w:rsid w:val="008C3391"/>
     <w:rsid w:val="008C65D8"/>
     <w:rsid w:val="008F217A"/>
     <w:rsid w:val="008F5640"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="00924F0A"/>
     <w:rsid w:val="009339DA"/>
     <w:rsid w:val="00936ED0"/>
     <w:rsid w:val="00977CD7"/>
     <w:rsid w:val="00997A4A"/>
     <w:rsid w:val="009A06FF"/>
+    <w:rsid w:val="009B0906"/>
     <w:rsid w:val="00A13214"/>
     <w:rsid w:val="00A378E6"/>
     <w:rsid w:val="00A407B9"/>
     <w:rsid w:val="00A46C32"/>
     <w:rsid w:val="00A51BF7"/>
     <w:rsid w:val="00A5224A"/>
     <w:rsid w:val="00A52FF4"/>
     <w:rsid w:val="00A57C89"/>
     <w:rsid w:val="00A719CE"/>
     <w:rsid w:val="00A814AA"/>
     <w:rsid w:val="00AA736E"/>
     <w:rsid w:val="00AA7760"/>
     <w:rsid w:val="00AE1796"/>
+    <w:rsid w:val="00B25182"/>
     <w:rsid w:val="00B5054F"/>
     <w:rsid w:val="00B51F54"/>
     <w:rsid w:val="00B725B1"/>
     <w:rsid w:val="00B82CF5"/>
     <w:rsid w:val="00B924A4"/>
     <w:rsid w:val="00BA10B9"/>
     <w:rsid w:val="00BA3953"/>
     <w:rsid w:val="00BC6412"/>
     <w:rsid w:val="00BF6351"/>
     <w:rsid w:val="00C14D82"/>
     <w:rsid w:val="00C2337F"/>
     <w:rsid w:val="00C23B9D"/>
     <w:rsid w:val="00C34355"/>
     <w:rsid w:val="00C4719C"/>
     <w:rsid w:val="00C72619"/>
     <w:rsid w:val="00C73D75"/>
     <w:rsid w:val="00C841B5"/>
     <w:rsid w:val="00C878F0"/>
     <w:rsid w:val="00CA1167"/>
     <w:rsid w:val="00CC7CC5"/>
     <w:rsid w:val="00CD7008"/>
     <w:rsid w:val="00CF5461"/>
     <w:rsid w:val="00CF5E49"/>
     <w:rsid w:val="00D201B8"/>
     <w:rsid w:val="00D25406"/>
     <w:rsid w:val="00D2599E"/>
     <w:rsid w:val="00D264C3"/>
     <w:rsid w:val="00D272E0"/>
     <w:rsid w:val="00D27618"/>
     <w:rsid w:val="00D36F2A"/>
+    <w:rsid w:val="00D42063"/>
     <w:rsid w:val="00D730B9"/>
     <w:rsid w:val="00D73D83"/>
     <w:rsid w:val="00D7714B"/>
     <w:rsid w:val="00D77623"/>
     <w:rsid w:val="00D82235"/>
     <w:rsid w:val="00DC04BD"/>
     <w:rsid w:val="00DE3129"/>
     <w:rsid w:val="00E0051E"/>
     <w:rsid w:val="00E13B36"/>
     <w:rsid w:val="00E401BA"/>
     <w:rsid w:val="00E42DEF"/>
     <w:rsid w:val="00E524D5"/>
     <w:rsid w:val="00E578A5"/>
     <w:rsid w:val="00E674D7"/>
     <w:rsid w:val="00E81696"/>
     <w:rsid w:val="00E81E73"/>
+    <w:rsid w:val="00E967F7"/>
     <w:rsid w:val="00EC0E40"/>
     <w:rsid w:val="00EC4257"/>
     <w:rsid w:val="00EC4570"/>
     <w:rsid w:val="00EF4520"/>
     <w:rsid w:val="00F01CE5"/>
     <w:rsid w:val="00F36A05"/>
     <w:rsid w:val="00F457E7"/>
     <w:rsid w:val="00F53491"/>
     <w:rsid w:val="00F67579"/>
     <w:rsid w:val="00F724DC"/>
     <w:rsid w:val="00FA5AE7"/>
     <w:rsid w:val="00FB1C47"/>
     <w:rsid w:val="00FB56BD"/>
     <w:rsid w:val="00FD71CE"/>
     <w:rsid w:val="00FE0867"/>
     <w:rsid w:val="00FE3447"/>
     <w:rsid w:val="00FE5455"/>
     <w:rsid w:val="00FE5FC2"/>
     <w:rsid w:val="00FE728A"/>
     <w:rsid w:val="00FF670D"/>
     <w:rsid w:val="00FF7CAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -27612,50 +32073,84 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Bezlisty2">
     <w:name w:val="Bez listy2"/>
     <w:next w:val="Bezlisty"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C4719C"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Bezlisty3">
     <w:name w:val="Bez listy3"/>
     <w:next w:val="Bezlisty"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C4719C"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1E96"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E96"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1E96"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="714159646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1293288757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -27949,71 +32444,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5430EBE8-0944-4EB6-BD37-FA7122DE9EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>15010</Characters>
+  <Pages>7</Pages>
+  <Words>2574</Words>
+  <Characters>15444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17477</CharactersWithSpaces>
+  <CharactersWithSpaces>17983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>